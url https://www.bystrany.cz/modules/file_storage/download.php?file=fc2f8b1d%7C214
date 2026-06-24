--- v0 (2026-03-05)
+++ v1 (2026-06-24)
@@ -4,95 +4,97 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bystrany-my.sharepoint.com/personal/koutecka_bystrany_cz/Documents/Plocha/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bystrany.sharepoint.com/sites/Odpady/Sdilene dokumenty/Dokumenty/Odpadové hospodářství/TABULKY - kontejnery/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="13_ncr:1_{4332FE58-CBBC-47FF-BC1C-801738D08F81}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E517CC8C-DE16-4EB0-B287-5B645945D423}"/>
+  <xr:revisionPtr revIDLastSave="157" documentId="13_ncr:1_{D6B5D5BF-4B51-4AA1-86CB-14CB0ABCED44}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{FAD22888-6C03-4280-B13E-36691F0452FE}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Starý" sheetId="1" r:id="rId1"/>
     <sheet name="Nový" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H18" i="3" l="1"/>
-  <c r="D18" i="3"/>
+  <c r="D19" i="3" l="1"/>
+  <c r="C19" i="3"/>
+  <c r="I19" i="3" l="1"/>
+  <c r="H19" i="3"/>
   <c r="C19" i="1"/>
   <c r="F19" i="1"/>
   <c r="E19" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="47">
   <si>
     <t>SEZNAM STANOVIŠŤ SPECIÁLNÍCH KONTEJNERŮ</t>
   </si>
   <si>
     <t>číslo</t>
   </si>
   <si>
     <t>ulice</t>
   </si>
   <si>
     <t>papír</t>
   </si>
   <si>
     <t>plast</t>
   </si>
   <si>
     <t>sklo</t>
   </si>
   <si>
     <t>textil</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
@@ -176,130 +178,145 @@
   <si>
     <t>Pražská - odbočka k nádraží</t>
   </si>
   <si>
     <t>Pražská - u č.p. 76</t>
   </si>
   <si>
     <t>Pražská - u ZŠ</t>
   </si>
   <si>
     <t>celkem</t>
   </si>
   <si>
     <t>elektro</t>
   </si>
   <si>
     <t>16.</t>
   </si>
   <si>
     <t>Pražská - u panelových domů</t>
   </si>
   <si>
     <t>Bio</t>
   </si>
   <si>
-    <t>1x7 pátek</t>
-[...8 lines deleted...]
-    <t>1xměsíčně</t>
+    <t>oleje a tuky</t>
+  </si>
+  <si>
+    <t>kovy</t>
+  </si>
+  <si>
+    <t>l/měsíčně</t>
+  </si>
+  <si>
+    <t>17.</t>
+  </si>
+  <si>
+    <t>U Ezetu</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="8">
+  <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00B0F0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF7030A0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF0000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="2" tint="-0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="25">
+  <borders count="30">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
@@ -493,127 +510,194 @@
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-      <top style="thin">
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-      <top style="thin">
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...24 lines deleted...]
-      <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
@@ -621,58 +705,72 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="13" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="18" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="11" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
@@ -921,54 +1019,54 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G19"/>
+  <dimension ref="A1:G29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B38" sqref="B38"/>
+      <selection activeCell="G29" sqref="A29:G30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="3"/>
       <c r="G1" s="18"/>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>2</v>
       </c>
@@ -1306,622 +1404,689 @@
     </row>
     <row r="19" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="13">
         <f>C3+C4+C5+C6+C7+C8+C9+C10+C11+C12+C13+C14+C15+C16+C17+C18</f>
         <v>18</v>
       </c>
       <c r="D19" s="14">
         <v>24</v>
       </c>
       <c r="E19" s="13">
         <f>E3+E4+E5+E6+E7+E8+E9+E10+E11+E12+E13+E14+E15+E16+E17</f>
         <v>14</v>
       </c>
       <c r="F19" s="14">
         <f>F3+F4+F5+F6+F7+F8+F9+F10+F11+F12+F13+F14+F15+F16+F17</f>
         <v>4</v>
       </c>
       <c r="G19" s="21">
         <v>4</v>
       </c>
     </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A29" s="27" t="s">
+        <v>44</v>
+      </c>
+      <c r="B29" s="27"/>
+      <c r="C29" s="27">
+        <v>79200</v>
+      </c>
+      <c r="D29" s="27">
+        <v>105600</v>
+      </c>
+      <c r="E29" s="27">
+        <v>30800</v>
+      </c>
+      <c r="F29" s="27"/>
+      <c r="G29" s="27"/>
+    </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6B1BFD7A-422C-4DF8-8C01-DC27B553E239}">
-  <dimension ref="A1:H24"/>
+  <dimension ref="A1:J19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I26" sqref="I26"/>
+      <selection activeCell="L14" sqref="L14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27.5703125" customWidth="1"/>
+    <col min="9" max="9" width="12.140625" customWidth="1"/>
+    <col min="12" max="12" width="28.28515625" customWidth="1"/>
+    <col min="18" max="18" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="3"/>
       <c r="G1" s="24"/>
-      <c r="H1" s="29"/>
-[...1 lines deleted...]
-    <row r="2" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="H1" s="27"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="31"/>
+    </row>
+    <row r="2" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="9" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="15" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="25" t="s">
         <v>38</v>
       </c>
-      <c r="H2" s="30" t="s">
+      <c r="H2" s="28" t="s">
         <v>41</v>
       </c>
-    </row>
-    <row r="3" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="I2" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="J2" s="34" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>22</v>
       </c>
       <c r="C3" s="5">
         <v>0</v>
       </c>
       <c r="D3" s="16">
         <v>0</v>
       </c>
       <c r="E3" s="5">
         <v>1</v>
       </c>
       <c r="F3" s="17"/>
       <c r="G3" s="26"/>
-      <c r="H3" s="29">
-[...3 lines deleted...]
-    <row r="4" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="H3" s="27">
+        <v>1</v>
+      </c>
+      <c r="I3" s="29"/>
+      <c r="J3" s="32"/>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="5">
         <v>1</v>
       </c>
       <c r="D4" s="16">
         <v>1</v>
       </c>
       <c r="E4" s="5">
         <v>1</v>
       </c>
       <c r="F4" s="17">
         <v>1</v>
       </c>
       <c r="G4" s="26">
         <v>1</v>
       </c>
-      <c r="H4" s="29">
-[...3 lines deleted...]
-    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="H4" s="27">
+        <v>1</v>
+      </c>
+      <c r="I4" s="27">
+        <v>1</v>
+      </c>
+      <c r="J4" s="20"/>
+    </row>
+    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="5">
         <v>0</v>
       </c>
       <c r="D5" s="16">
         <v>0</v>
       </c>
       <c r="E5" s="5">
         <v>1</v>
       </c>
       <c r="F5" s="17"/>
       <c r="G5" s="26"/>
-      <c r="H5" s="29">
-[...3 lines deleted...]
-    <row r="6" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="H5" s="27">
+        <v>1</v>
+      </c>
+      <c r="I5" s="27"/>
+      <c r="J5" s="20"/>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B6" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="5">
         <v>0</v>
       </c>
       <c r="D6" s="16">
         <v>0</v>
       </c>
       <c r="E6" s="5">
         <v>1</v>
       </c>
       <c r="F6" s="17"/>
       <c r="G6" s="26"/>
-      <c r="H6" s="29">
-[...3 lines deleted...]
-    <row r="7" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="H6" s="27">
+        <v>1</v>
+      </c>
+      <c r="I6" s="27"/>
+      <c r="J6" s="20"/>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" s="5">
         <v>1</v>
       </c>
       <c r="D7" s="16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E7" s="5">
         <v>1</v>
       </c>
-      <c r="F7" s="17"/>
+      <c r="F7" s="17">
+        <v>1</v>
+      </c>
       <c r="G7" s="26">
         <v>1</v>
       </c>
-      <c r="H7" s="29">
-[...3 lines deleted...]
-    <row r="8" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="H7" s="27">
+        <v>1</v>
+      </c>
+      <c r="I7" s="27">
+        <v>1</v>
+      </c>
+      <c r="J7" s="20"/>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="5">
         <v>0</v>
       </c>
       <c r="D8" s="16">
         <v>0</v>
       </c>
       <c r="E8" s="5">
         <v>1</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="26"/>
-      <c r="H8" s="29">
-[...3 lines deleted...]
-    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="H8" s="27">
+        <v>1</v>
+      </c>
+      <c r="I8" s="27">
+        <v>1</v>
+      </c>
+      <c r="J8" s="20"/>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" t="s">
         <v>28</v>
       </c>
       <c r="C9" s="5">
         <v>0</v>
       </c>
       <c r="D9" s="16">
         <v>0</v>
       </c>
       <c r="E9" s="5">
         <v>1</v>
       </c>
       <c r="F9" s="17"/>
       <c r="G9" s="26"/>
-      <c r="H9" s="29">
-[...3 lines deleted...]
-    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="H9" s="27">
+        <v>1</v>
+      </c>
+      <c r="I9" s="27">
+        <v>1</v>
+      </c>
+      <c r="J9" s="20"/>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>29</v>
       </c>
       <c r="C10" s="5">
         <v>0</v>
       </c>
       <c r="D10" s="16">
         <v>0</v>
       </c>
       <c r="E10" s="5">
         <v>1</v>
       </c>
       <c r="F10" s="17"/>
       <c r="G10" s="26"/>
-      <c r="H10" s="29">
-[...3 lines deleted...]
-    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="H10" s="27">
+        <v>1</v>
+      </c>
+      <c r="I10" s="27"/>
+      <c r="J10" s="20"/>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="5">
         <v>0</v>
       </c>
       <c r="D11" s="16">
         <v>0</v>
       </c>
       <c r="E11" s="5">
         <v>1</v>
       </c>
       <c r="F11" s="17">
         <v>1</v>
       </c>
-      <c r="G11" s="26"/>
-[...4 lines deleted...]
-    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="G11" s="26">
+        <v>1</v>
+      </c>
+      <c r="H11" s="27">
+        <v>1</v>
+      </c>
+      <c r="I11" s="27">
+        <v>1</v>
+      </c>
+      <c r="J11" s="20"/>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B12" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="5">
         <v>1</v>
       </c>
       <c r="D12" s="16">
         <v>1</v>
       </c>
       <c r="E12" s="5">
         <v>1</v>
       </c>
       <c r="F12" s="17"/>
-      <c r="G12" s="26">
-[...6 lines deleted...]
-    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="G12" s="26"/>
+      <c r="H12" s="27">
+        <v>1</v>
+      </c>
+      <c r="I12" s="27"/>
+      <c r="J12" s="20"/>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B13" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="5">
         <v>1</v>
       </c>
       <c r="D13" s="16">
         <v>1</v>
       </c>
       <c r="E13" s="5">
         <v>1</v>
       </c>
-      <c r="F13" s="17">
-[...1 lines deleted...]
-      </c>
+      <c r="F13" s="17"/>
       <c r="G13" s="26"/>
-      <c r="H13" s="29">
-[...3 lines deleted...]
-    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="H13" s="27">
+        <v>1</v>
+      </c>
+      <c r="I13" s="27"/>
+      <c r="J13" s="20"/>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B14" t="s">
         <v>34</v>
       </c>
       <c r="C14" s="5">
         <v>0</v>
       </c>
       <c r="D14" s="16">
         <v>0</v>
       </c>
       <c r="E14" s="5">
         <v>1</v>
       </c>
       <c r="F14" s="17"/>
       <c r="G14" s="26"/>
-      <c r="H14" s="29">
-[...3 lines deleted...]
-    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="H14" s="27">
+        <v>1</v>
+      </c>
+      <c r="I14" s="27"/>
+      <c r="J14" s="20"/>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B15" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="5">
         <v>1</v>
       </c>
       <c r="D15" s="16">
         <v>1</v>
       </c>
       <c r="E15" s="5">
         <v>1</v>
       </c>
       <c r="F15" s="17">
         <v>1</v>
       </c>
       <c r="G15" s="26">
         <v>1</v>
       </c>
-      <c r="H15" s="29">
-[...3 lines deleted...]
-    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="H15" s="27">
+        <v>1</v>
+      </c>
+      <c r="I15" s="27">
+        <v>1</v>
+      </c>
+      <c r="J15" s="20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B16" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="5">
         <v>0</v>
       </c>
       <c r="D16" s="16">
         <v>0</v>
       </c>
       <c r="E16" s="5">
         <v>1</v>
       </c>
       <c r="F16" s="17"/>
       <c r="G16" s="26"/>
-      <c r="H16" s="29">
-[...3 lines deleted...]
-    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="H16" s="27">
+        <v>1</v>
+      </c>
+      <c r="I16" s="27"/>
+      <c r="J16" s="20"/>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B17" t="s">
         <v>40</v>
       </c>
       <c r="C17" s="5">
         <v>1</v>
       </c>
       <c r="D17" s="16">
         <v>1</v>
       </c>
       <c r="E17" s="5">
         <v>1</v>
       </c>
-      <c r="F17" s="22"/>
+      <c r="F17" s="17"/>
       <c r="G17" s="27"/>
-      <c r="H17" s="29">
-[...4 lines deleted...]
-      <c r="A18" s="11" t="s">
+      <c r="H17" s="27">
+        <v>1</v>
+      </c>
+      <c r="I17" s="27"/>
+      <c r="J17" s="27"/>
+    </row>
+    <row r="18" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="B18" t="s">
+        <v>46</v>
+      </c>
+      <c r="C18" s="5">
+        <v>1</v>
+      </c>
+      <c r="D18" s="16">
+        <v>1</v>
+      </c>
+      <c r="E18" s="5"/>
+      <c r="F18" s="17"/>
+      <c r="G18" s="27"/>
+      <c r="H18" s="27"/>
+      <c r="I18" s="27"/>
+      <c r="J18" s="27"/>
+    </row>
+    <row r="19" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="36" t="s">
         <v>37</v>
       </c>
-      <c r="B18" s="12"/>
-[...7 lines deleted...]
-      <c r="E18" s="13">
+      <c r="B19" s="37"/>
+      <c r="C19" s="35">
+        <f>SUM(C3:C18)</f>
+        <v>7</v>
+      </c>
+      <c r="D19" s="38">
+        <f>SUM(D3:D18)</f>
+        <v>8</v>
+      </c>
+      <c r="E19" s="35">
         <v>15</v>
       </c>
-      <c r="F18" s="14">
+      <c r="F19" s="39">
         <v>4</v>
       </c>
-      <c r="G18" s="28">
+      <c r="G19" s="40">
         <v>4</v>
       </c>
-      <c r="H18" s="29">
+      <c r="H19" s="41">
         <f>SUM(H3:H17)</f>
         <v>15</v>
       </c>
-    </row>
-[...32 lines deleted...]
-      <c r="B24" s="34" t="s">
+      <c r="I19" s="41">
+        <f>SUM(I3:I17)</f>
         <v>6</v>
       </c>
-      <c r="C24" s="31" t="s">
-[...3 lines deleted...]
-      <c r="E24" s="32"/>
+      <c r="J19" s="42">
+        <v>1</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="008bacd0-fa68-40fb-9b5c-884854f02ad4" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="10ff9658-f758-4f1e-90b9-826ada72118d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100A5F90F552D27394CBA489AB49319E352" ma:contentTypeVersion="9" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="d409d560b107f7dab99c66690e4fcfb4">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="10ff9658-f758-4f1e-90b9-826ada72118d" xmlns:ns3="008bacd0-fa68-40fb-9b5c-884854f02ad4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="85cf6498c562fe58f4b25e54b3970e56" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100A5F90F552D27394CBA489AB49319E352" ma:contentTypeVersion="10" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="47d24a876e62bfb47c1352d8c8d10aaa">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="10ff9658-f758-4f1e-90b9-826ada72118d" xmlns:ns3="008bacd0-fa68-40fb-9b5c-884854f02ad4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ac64436a0330d76d0a82fc1f2ed12e91" ns2:_="" ns3:_="">
     <xsd:import namespace="10ff9658-f758-4f1e-90b9-826ada72118d"/>
     <xsd:import namespace="008bacd0-fa68-40fb-9b5c-884854f02ad4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="10ff9658-f758-4f1e-90b9-826ada72118d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Značky obrázků" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c95ea0b7-33ed-4f0d-b079-392d07d9d8e3" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="008bacd0-fa68-40fb-9b5c-884854f02ad4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8ad0bde7-1126-4e3e-8139-99f4cb6c6c7b}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="008bacd0-fa68-40fb-9b5c-884854f02ad4">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -1996,70 +2161,70 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A5512822-F25A-4C34-A3CA-8021340CB52D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7B66CF3-AB89-49D4-8835-F45F5AE5C8EE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="008bacd0-fa68-40fb-9b5c-884854f02ad4"/>
     <ds:schemaRef ds:uri="10ff9658-f758-4f1e-90b9-826ada72118d"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{897856F1-E7CA-4DDE-B7CB-CFDE876E0E9A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89FC2569-00B9-438F-8A95-A9FD7131154D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="10ff9658-f758-4f1e-90b9-826ada72118d"/>
     <ds:schemaRef ds:uri="008bacd0-fa68-40fb-9b5c-884854f02ad4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
@@ -2077,27 +2242,30 @@
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Weissová</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A5F90F552D27394CBA489AB49319E352</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>